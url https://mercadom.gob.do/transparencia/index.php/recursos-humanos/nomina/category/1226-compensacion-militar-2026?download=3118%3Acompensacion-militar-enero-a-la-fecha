--- v0 (2026-04-05)
+++ v1 (2026-06-10)
@@ -1,77 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Francis\AppData\Local\Temp\scp24293\transparencia\phocadownload\RecursosHumanos\Nomina\CompensacionMilitar\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Francis\AppData\Local\Temp\scp43327\transparencia\phocadownload\RecursosHumanos\Nomina\CompensacionMilitar\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32FC51C2-CF59-4C12-B732-1CC85BBBAF01}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB4B7B55-A2E5-4579-AEE0-569B3960013B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENERO" sheetId="1" r:id="rId1"/>
     <sheet name="FEBRERO" sheetId="2" r:id="rId2"/>
+    <sheet name="MARZO" sheetId="3" r:id="rId3"/>
+    <sheet name="ABRIL" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="0"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="841" uniqueCount="129">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Tarjeta</t>
   </si>
   <si>
     <t>Ingreso Bruto</t>
   </si>
   <si>
     <t>Otros Ing.</t>
   </si>
   <si>
     <t>Total Ing.</t>
   </si>
   <si>
     <t>AFP</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
@@ -375,50 +376,89 @@
     <t xml:space="preserve">Licda. Dulce Maria Montilla Rosario </t>
   </si>
   <si>
     <t xml:space="preserve">         Directora Financiera </t>
   </si>
   <si>
     <t>NOMINA DE PERSONAL TEMPORERO, CORRESPONDIENTE AL MES DE FEBRERO 2026</t>
   </si>
   <si>
     <t>FRANKLIN JIMENEZ ROSARIO</t>
   </si>
   <si>
     <t>JUAN MERCEDES LINAREZ</t>
   </si>
   <si>
     <t>HECTOR MANUEL DE LOS SANTOS OGANDO</t>
   </si>
   <si>
     <t>PEDRO ANDRES</t>
   </si>
   <si>
     <t>CONCEPTO PAGO SUELDO 000007 - PERSONAL DE VIGILANCIA CORRESPONDIENTE AL MES FEBRERO 2026</t>
   </si>
   <si>
     <t>125177 - 01/02/2026 - 1 -  - Normal -  - MERCADOS DOMINICANOS DE ABASTO AGROPECUARIO - Definitiva</t>
+  </si>
+  <si>
+    <t>NOMINA DE PERSONAL TEMPORERO, CORRESPONDIENTE AL MES DE MARZO 2026</t>
+  </si>
+  <si>
+    <t>JHEUDY FLORENTINO PAREDES</t>
+  </si>
+  <si>
+    <t>SEBASTIAN DE JESUS SUERO</t>
+  </si>
+  <si>
+    <t>CONCEPTO PAGO SUELDO 000007 - PERSONAL DE VIGILANCIA CORRESPONDIENTE AL MES MARZO 2026</t>
+  </si>
+  <si>
+    <t>125675 - 01/03/2026 - 1 -  - Normal -  - MERCADOS DOMINICANOS DE ABASTO AGROPECUARIO - Definitiva</t>
+  </si>
+  <si>
+    <t>NOMINA DE PERSONAL TEMPORERO, CORRESPONDIENTE AL MES DE ABRIL  2026</t>
+  </si>
+  <si>
+    <t>NEOLFIS ASCANIO JAQUEZ GONZALEZ</t>
+  </si>
+  <si>
+    <t>ANGEL STARLYN RESTITUYO ROSARIO</t>
+  </si>
+  <si>
+    <t>MILENY PEREZ NUÑEZ</t>
+  </si>
+  <si>
+    <t>ANTHONY REYES FIGUEROA</t>
+  </si>
+  <si>
+    <t>RANDER FLORIAN FLORIAN</t>
+  </si>
+  <si>
+    <t>CONCEPTO PAGO SUELDO 000007 - PERSONAL DE VIGILANCIA CORRESPONDIENTE AL MES ABRIL 2026</t>
+  </si>
+  <si>
+    <t>126300 - 01/04/2026 - 1 -  - Normal -  - MERCADOS DOMINICANOS DE ABASTO AGROPECUARIO - Definitiva</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -889,115 +929,123 @@
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
-    <cellStyle name="20% - Énfasis1" xfId="19" builtinId="30" customBuiltin="1"/>
-[...30 lines deleted...]
-    <cellStyle name="Incorrecto" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Notas" xfId="15" builtinId="10" customBuiltin="1"/>
-[...5 lines deleted...]
-    <cellStyle name="Título 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>245442</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>247650</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>180976</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40091148-D3E8-488B-8FF8-6AF37A25F5F3}"/>
             </a:ext>
@@ -1207,92 +1255,342 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6772275" y="628650"/>
           <a:ext cx="714375" cy="647700"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>380999</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>93042</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1038224</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>28576</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E276A5E2-EC5D-4429-9F81-E14E258EB44D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="16206" r="11067"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="380999" y="1036017"/>
+          <a:ext cx="657225" cy="564184"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>323849</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="0 Imagen">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D5FC9AA-6149-473D-ADC3-4F4B38755A25}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="7258049" y="476250"/>
+          <a:ext cx="885825" cy="800100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>676274</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>83516</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1466849</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>40207</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50468987-CEB2-48CF-836B-9D208B021127}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="16206" r="11067"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676274" y="1340816"/>
+          <a:ext cx="790575" cy="585341"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>66675</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>219075</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="0 Imagen">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FFF5777-2D9E-4BF9-83EC-0079EBF16D0B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="7096125" y="476250"/>
+          <a:ext cx="914400" cy="800100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1354,51 +1652,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1496,73 +1794,81 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Q117"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
       <selection activeCell="P13" sqref="P13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.28515625" customWidth="1"/>
     <col min="2" max="2" width="22.85546875" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" customWidth="1"/>
     <col min="6" max="6" width="14.140625" customWidth="1"/>
     <col min="7" max="7" width="16.42578125" customWidth="1"/>
     <col min="8" max="8" width="15.5703125" customWidth="1"/>
     <col min="9" max="9" width="17.5703125" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" customWidth="1"/>
     <col min="11" max="11" width="13.7109375" customWidth="1"/>
     <col min="12" max="12" width="14.140625" customWidth="1"/>
     <col min="13" max="13" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
@@ -4137,55 +4443,55 @@
       <c r="J106" s="2"/>
       <c r="K106" s="2"/>
       <c r="L106" s="2"/>
     </row>
     <row r="107" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="108" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="109" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="110" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="111" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="112" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="113" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="114" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="115" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="116" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="117" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79396934-F972-44AF-BAF8-80C661050DB7}">
   <dimension ref="A1:Q106"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.85546875" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" customWidth="1"/>
     <col min="11" max="11" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
@@ -6661,61 +6967,5223 @@
       <c r="L104" s="2"/>
     </row>
     <row r="105" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="2"/>
       <c r="B105" s="3"/>
       <c r="C105" s="3" t="s">
         <v>105</v>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="3"/>
       <c r="F105" s="2"/>
       <c r="G105" s="2"/>
       <c r="H105" s="3"/>
       <c r="I105" s="2"/>
       <c r="J105" s="2"/>
       <c r="K105" s="2"/>
       <c r="L105" s="2"/>
     </row>
     <row r="106" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7994032-EDF8-4344-A959-B5CBE88906EF}">
+  <dimension ref="A1:Q106"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="31.7109375" customWidth="1"/>
+    <col min="2" max="2" width="21.28515625" customWidth="1"/>
+    <col min="3" max="3" width="10.5703125" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="8" max="8" width="9.42578125" customWidth="1"/>
+    <col min="9" max="9" width="10" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+    </row>
+    <row r="3" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+    </row>
+    <row r="5" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G5" s="3"/>
+      <c r="H5" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+    </row>
+    <row r="6" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="P6" s="2"/>
+      <c r="Q6" s="2"/>
+    </row>
+    <row r="7" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+      <c r="P7" s="2"/>
+      <c r="Q7" s="2"/>
+    </row>
+    <row r="8" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G8" s="3"/>
+      <c r="H8" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3"/>
+      <c r="K8" s="3"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="2"/>
+    </row>
+    <row r="9" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:17" s="4" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="J10" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" t="s">
+        <v>99</v>
+      </c>
+      <c r="D13">
+        <v>481146</v>
+      </c>
+      <c r="E13" s="1">
+        <v>45000</v>
+      </c>
+      <c r="F13">
+        <v>0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>45000</v>
+      </c>
+      <c r="H13">
+        <v>0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>1547.25</v>
+      </c>
+      <c r="J13">
+        <v>0</v>
+      </c>
+      <c r="K13">
+        <v>0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1547.25</v>
+      </c>
+      <c r="M13" s="1">
+        <v>43452.75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" t="s">
+        <v>98</v>
+      </c>
+      <c r="D14">
+        <v>480655</v>
+      </c>
+      <c r="E14" s="1">
+        <v>34000</v>
+      </c>
+      <c r="F14">
+        <v>0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>34000</v>
+      </c>
+      <c r="H14">
+        <v>0</v>
+      </c>
+      <c r="I14">
+        <v>0</v>
+      </c>
+      <c r="J14">
+        <v>0</v>
+      </c>
+      <c r="K14">
+        <v>0</v>
+      </c>
+      <c r="L14">
+        <v>0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>34000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" t="s">
+        <v>98</v>
+      </c>
+      <c r="D15">
+        <v>480663</v>
+      </c>
+      <c r="E15" s="1">
+        <v>9400</v>
+      </c>
+      <c r="F15">
+        <v>0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>9400</v>
+      </c>
+      <c r="H15">
+        <v>0</v>
+      </c>
+      <c r="I15">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>0</v>
+      </c>
+      <c r="K15">
+        <v>0</v>
+      </c>
+      <c r="L15">
+        <v>0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>9400</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" t="s">
+        <v>98</v>
+      </c>
+      <c r="D16">
+        <v>480683</v>
+      </c>
+      <c r="E16" s="1">
+        <v>24000</v>
+      </c>
+      <c r="F16">
+        <v>0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>24000</v>
+      </c>
+      <c r="H16">
+        <v>0</v>
+      </c>
+      <c r="I16">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0</v>
+      </c>
+      <c r="K16">
+        <v>0</v>
+      </c>
+      <c r="L16">
+        <v>0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" t="s">
+        <v>98</v>
+      </c>
+      <c r="D17">
+        <v>480707</v>
+      </c>
+      <c r="E17" s="1">
+        <v>29000</v>
+      </c>
+      <c r="F17">
+        <v>0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>29000</v>
+      </c>
+      <c r="H17">
+        <v>0</v>
+      </c>
+      <c r="I17">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0</v>
+      </c>
+      <c r="K17">
+        <v>0</v>
+      </c>
+      <c r="L17">
+        <v>0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>29000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" t="s">
+        <v>98</v>
+      </c>
+      <c r="D18">
+        <v>480727</v>
+      </c>
+      <c r="E18" s="1">
+        <v>15400</v>
+      </c>
+      <c r="F18">
+        <v>0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>15400</v>
+      </c>
+      <c r="H18">
+        <v>0</v>
+      </c>
+      <c r="I18">
+        <v>0</v>
+      </c>
+      <c r="J18">
+        <v>0</v>
+      </c>
+      <c r="K18">
+        <v>0</v>
+      </c>
+      <c r="L18">
+        <v>0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>15400</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" t="s">
+        <v>98</v>
+      </c>
+      <c r="D19">
+        <v>480729</v>
+      </c>
+      <c r="E19" s="1">
+        <v>19000</v>
+      </c>
+      <c r="F19">
+        <v>0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>19000</v>
+      </c>
+      <c r="H19">
+        <v>0</v>
+      </c>
+      <c r="I19">
+        <v>0</v>
+      </c>
+      <c r="J19">
+        <v>0</v>
+      </c>
+      <c r="K19">
+        <v>0</v>
+      </c>
+      <c r="L19">
+        <v>0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>19000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" t="s">
+        <v>98</v>
+      </c>
+      <c r="D20">
+        <v>480731</v>
+      </c>
+      <c r="E20" s="1">
+        <v>19000</v>
+      </c>
+      <c r="F20">
+        <v>0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>19000</v>
+      </c>
+      <c r="H20">
+        <v>0</v>
+      </c>
+      <c r="I20">
+        <v>0</v>
+      </c>
+      <c r="J20">
+        <v>0</v>
+      </c>
+      <c r="K20">
+        <v>0</v>
+      </c>
+      <c r="L20">
+        <v>0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>19000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21">
+        <v>480752</v>
+      </c>
+      <c r="E21" s="1">
+        <v>31500</v>
+      </c>
+      <c r="F21">
+        <v>0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>31500</v>
+      </c>
+      <c r="H21">
+        <v>0</v>
+      </c>
+      <c r="I21">
+        <v>0</v>
+      </c>
+      <c r="J21">
+        <v>0</v>
+      </c>
+      <c r="K21">
+        <v>0</v>
+      </c>
+      <c r="L21">
+        <v>0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>31500</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22">
+        <v>480916</v>
+      </c>
+      <c r="E22" s="1">
+        <v>19000</v>
+      </c>
+      <c r="F22">
+        <v>0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>19000</v>
+      </c>
+      <c r="H22">
+        <v>0</v>
+      </c>
+      <c r="I22">
+        <v>0</v>
+      </c>
+      <c r="J22">
+        <v>0</v>
+      </c>
+      <c r="K22">
+        <v>0</v>
+      </c>
+      <c r="L22">
+        <v>0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>19000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" t="s">
+        <v>98</v>
+      </c>
+      <c r="D23">
+        <v>480926</v>
+      </c>
+      <c r="E23" s="1">
+        <v>19000</v>
+      </c>
+      <c r="F23">
+        <v>0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>19000</v>
+      </c>
+      <c r="H23">
+        <v>0</v>
+      </c>
+      <c r="I23">
+        <v>0</v>
+      </c>
+      <c r="J23">
+        <v>0</v>
+      </c>
+      <c r="K23">
+        <v>0</v>
+      </c>
+      <c r="L23">
+        <v>0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>19000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" t="s">
+        <v>98</v>
+      </c>
+      <c r="D24">
+        <v>480999</v>
+      </c>
+      <c r="E24" s="1">
+        <v>39000</v>
+      </c>
+      <c r="F24">
+        <v>0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>39000</v>
+      </c>
+      <c r="H24">
+        <v>0</v>
+      </c>
+      <c r="I24">
+        <v>647.25</v>
+      </c>
+      <c r="J24">
+        <v>0</v>
+      </c>
+      <c r="K24">
+        <v>0</v>
+      </c>
+      <c r="L24">
+        <v>647.25</v>
+      </c>
+      <c r="M24" s="1">
+        <v>38352.75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" t="s">
+        <v>98</v>
+      </c>
+      <c r="D25">
+        <v>481062</v>
+      </c>
+      <c r="E25" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F25">
+        <v>0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>12000</v>
+      </c>
+      <c r="H25">
+        <v>0</v>
+      </c>
+      <c r="I25">
+        <v>0</v>
+      </c>
+      <c r="J25">
+        <v>0</v>
+      </c>
+      <c r="K25">
+        <v>0</v>
+      </c>
+      <c r="L25">
+        <v>0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" t="s">
+        <v>98</v>
+      </c>
+      <c r="D26">
+        <v>481073</v>
+      </c>
+      <c r="E26" s="1">
+        <v>8000</v>
+      </c>
+      <c r="F26">
+        <v>0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>8000</v>
+      </c>
+      <c r="H26">
+        <v>0</v>
+      </c>
+      <c r="I26">
+        <v>0</v>
+      </c>
+      <c r="J26">
+        <v>0</v>
+      </c>
+      <c r="K26">
+        <v>0</v>
+      </c>
+      <c r="L26">
+        <v>0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" t="s">
+        <v>98</v>
+      </c>
+      <c r="D27">
+        <v>481083</v>
+      </c>
+      <c r="E27" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F27">
+        <v>0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>12000</v>
+      </c>
+      <c r="H27">
+        <v>0</v>
+      </c>
+      <c r="I27">
+        <v>0</v>
+      </c>
+      <c r="J27">
+        <v>0</v>
+      </c>
+      <c r="K27">
+        <v>0</v>
+      </c>
+      <c r="L27">
+        <v>0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" t="s">
+        <v>98</v>
+      </c>
+      <c r="D28">
+        <v>481091</v>
+      </c>
+      <c r="E28" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F28">
+        <v>0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>12000</v>
+      </c>
+      <c r="H28">
+        <v>0</v>
+      </c>
+      <c r="I28">
+        <v>0</v>
+      </c>
+      <c r="J28">
+        <v>0</v>
+      </c>
+      <c r="K28">
+        <v>0</v>
+      </c>
+      <c r="L28">
+        <v>0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" t="s">
+        <v>98</v>
+      </c>
+      <c r="D29">
+        <v>481093</v>
+      </c>
+      <c r="E29" s="1">
+        <v>14000</v>
+      </c>
+      <c r="F29">
+        <v>0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>14000</v>
+      </c>
+      <c r="H29">
+        <v>0</v>
+      </c>
+      <c r="I29">
+        <v>0</v>
+      </c>
+      <c r="J29">
+        <v>0</v>
+      </c>
+      <c r="K29">
+        <v>0</v>
+      </c>
+      <c r="L29">
+        <v>0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>14000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" t="s">
+        <v>98</v>
+      </c>
+      <c r="D30">
+        <v>481095</v>
+      </c>
+      <c r="E30" s="1">
+        <v>10000</v>
+      </c>
+      <c r="F30">
+        <v>0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>10000</v>
+      </c>
+      <c r="H30">
+        <v>0</v>
+      </c>
+      <c r="I30">
+        <v>0</v>
+      </c>
+      <c r="J30">
+        <v>0</v>
+      </c>
+      <c r="K30">
+        <v>0</v>
+      </c>
+      <c r="L30">
+        <v>0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" t="s">
+        <v>98</v>
+      </c>
+      <c r="D31">
+        <v>481099</v>
+      </c>
+      <c r="E31" s="1">
+        <v>10000</v>
+      </c>
+      <c r="F31">
+        <v>0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>10000</v>
+      </c>
+      <c r="H31">
+        <v>0</v>
+      </c>
+      <c r="I31">
+        <v>0</v>
+      </c>
+      <c r="J31">
+        <v>0</v>
+      </c>
+      <c r="K31">
+        <v>0</v>
+      </c>
+      <c r="L31">
+        <v>0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" t="s">
+        <v>98</v>
+      </c>
+      <c r="D32">
+        <v>481154</v>
+      </c>
+      <c r="E32" s="1">
+        <v>8000</v>
+      </c>
+      <c r="F32">
+        <v>0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>8000</v>
+      </c>
+      <c r="H32">
+        <v>0</v>
+      </c>
+      <c r="I32">
+        <v>0</v>
+      </c>
+      <c r="J32">
+        <v>0</v>
+      </c>
+      <c r="K32">
+        <v>0</v>
+      </c>
+      <c r="L32">
+        <v>0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" t="s">
+        <v>98</v>
+      </c>
+      <c r="D33">
+        <v>481156</v>
+      </c>
+      <c r="E33" s="1">
+        <v>13800</v>
+      </c>
+      <c r="F33">
+        <v>0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>13800</v>
+      </c>
+      <c r="H33">
+        <v>0</v>
+      </c>
+      <c r="I33">
+        <v>0</v>
+      </c>
+      <c r="J33">
+        <v>0</v>
+      </c>
+      <c r="K33">
+        <v>0</v>
+      </c>
+      <c r="L33">
+        <v>0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>13800</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" t="s">
+        <v>99</v>
+      </c>
+      <c r="D34">
+        <v>481158</v>
+      </c>
+      <c r="E34" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F34">
+        <v>0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>11500</v>
+      </c>
+      <c r="H34">
+        <v>0</v>
+      </c>
+      <c r="I34">
+        <v>0</v>
+      </c>
+      <c r="J34">
+        <v>0</v>
+      </c>
+      <c r="K34">
+        <v>0</v>
+      </c>
+      <c r="L34">
+        <v>0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B35" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" t="s">
+        <v>98</v>
+      </c>
+      <c r="D35">
+        <v>481198</v>
+      </c>
+      <c r="E35" s="1">
+        <v>51000</v>
+      </c>
+      <c r="F35">
+        <v>0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>51000</v>
+      </c>
+      <c r="H35">
+        <v>0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>2447.25</v>
+      </c>
+      <c r="J35">
+        <v>0</v>
+      </c>
+      <c r="K35">
+        <v>0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2447.25</v>
+      </c>
+      <c r="M35" s="1">
+        <v>48552.75</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" t="s">
+        <v>99</v>
+      </c>
+      <c r="D36">
+        <v>481202</v>
+      </c>
+      <c r="E36" s="1">
+        <v>18000</v>
+      </c>
+      <c r="F36">
+        <v>0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>18000</v>
+      </c>
+      <c r="H36">
+        <v>0</v>
+      </c>
+      <c r="I36">
+        <v>0</v>
+      </c>
+      <c r="J36">
+        <v>0</v>
+      </c>
+      <c r="K36">
+        <v>0</v>
+      </c>
+      <c r="L36">
+        <v>0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>18000</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B37" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" t="s">
+        <v>98</v>
+      </c>
+      <c r="D37">
+        <v>481206</v>
+      </c>
+      <c r="E37" s="1">
+        <v>15000</v>
+      </c>
+      <c r="F37">
+        <v>0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>15000</v>
+      </c>
+      <c r="H37">
+        <v>0</v>
+      </c>
+      <c r="I37">
+        <v>0</v>
+      </c>
+      <c r="J37">
+        <v>0</v>
+      </c>
+      <c r="K37">
+        <v>0</v>
+      </c>
+      <c r="L37">
+        <v>0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C38" t="s">
+        <v>98</v>
+      </c>
+      <c r="D38">
+        <v>481208</v>
+      </c>
+      <c r="E38" s="1">
+        <v>12500</v>
+      </c>
+      <c r="F38">
+        <v>0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>12500</v>
+      </c>
+      <c r="H38">
+        <v>0</v>
+      </c>
+      <c r="I38">
+        <v>0</v>
+      </c>
+      <c r="J38">
+        <v>0</v>
+      </c>
+      <c r="K38">
+        <v>0</v>
+      </c>
+      <c r="L38">
+        <v>0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>12500</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" t="s">
+        <v>99</v>
+      </c>
+      <c r="D39">
+        <v>481210</v>
+      </c>
+      <c r="E39" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F39">
+        <v>0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>11500</v>
+      </c>
+      <c r="H39">
+        <v>0</v>
+      </c>
+      <c r="I39">
+        <v>0</v>
+      </c>
+      <c r="J39">
+        <v>0</v>
+      </c>
+      <c r="K39">
+        <v>0</v>
+      </c>
+      <c r="L39">
+        <v>0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" t="s">
+        <v>98</v>
+      </c>
+      <c r="D40">
+        <v>481212</v>
+      </c>
+      <c r="E40" s="1">
+        <v>14000</v>
+      </c>
+      <c r="F40">
+        <v>0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>14000</v>
+      </c>
+      <c r="H40">
+        <v>0</v>
+      </c>
+      <c r="I40">
+        <v>0</v>
+      </c>
+      <c r="J40">
+        <v>0</v>
+      </c>
+      <c r="K40">
+        <v>0</v>
+      </c>
+      <c r="L40">
+        <v>0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>14000</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>49</v>
+      </c>
+      <c r="B41" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" t="s">
+        <v>98</v>
+      </c>
+      <c r="D41">
+        <v>481216</v>
+      </c>
+      <c r="E41" s="1">
+        <v>11000</v>
+      </c>
+      <c r="F41">
+        <v>0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>11000</v>
+      </c>
+      <c r="H41">
+        <v>0</v>
+      </c>
+      <c r="I41">
+        <v>0</v>
+      </c>
+      <c r="J41">
+        <v>0</v>
+      </c>
+      <c r="K41">
+        <v>0</v>
+      </c>
+      <c r="L41">
+        <v>0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>50</v>
+      </c>
+      <c r="B42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" t="s">
+        <v>98</v>
+      </c>
+      <c r="D42">
+        <v>481222</v>
+      </c>
+      <c r="E42" s="1">
+        <v>20000</v>
+      </c>
+      <c r="F42">
+        <v>0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>20000</v>
+      </c>
+      <c r="H42">
+        <v>0</v>
+      </c>
+      <c r="I42">
+        <v>0</v>
+      </c>
+      <c r="J42">
+        <v>0</v>
+      </c>
+      <c r="K42">
+        <v>0</v>
+      </c>
+      <c r="L42">
+        <v>0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>51</v>
+      </c>
+      <c r="B43" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" t="s">
+        <v>98</v>
+      </c>
+      <c r="D43">
+        <v>481226</v>
+      </c>
+      <c r="E43" s="1">
+        <v>23000</v>
+      </c>
+      <c r="F43">
+        <v>0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>23000</v>
+      </c>
+      <c r="H43">
+        <v>0</v>
+      </c>
+      <c r="I43">
+        <v>0</v>
+      </c>
+      <c r="J43">
+        <v>0</v>
+      </c>
+      <c r="K43">
+        <v>0</v>
+      </c>
+      <c r="L43">
+        <v>0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>23000</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>52</v>
+      </c>
+      <c r="B44" t="s">
+        <v>16</v>
+      </c>
+      <c r="C44" t="s">
+        <v>98</v>
+      </c>
+      <c r="D44">
+        <v>481234</v>
+      </c>
+      <c r="E44" s="1">
+        <v>13000</v>
+      </c>
+      <c r="F44">
+        <v>0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>13000</v>
+      </c>
+      <c r="H44">
+        <v>0</v>
+      </c>
+      <c r="I44">
+        <v>0</v>
+      </c>
+      <c r="J44">
+        <v>0</v>
+      </c>
+      <c r="K44">
+        <v>0</v>
+      </c>
+      <c r="L44">
+        <v>0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C45" t="s">
+        <v>98</v>
+      </c>
+      <c r="D45">
+        <v>481236</v>
+      </c>
+      <c r="E45" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F45">
+        <v>0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>12000</v>
+      </c>
+      <c r="H45">
+        <v>0</v>
+      </c>
+      <c r="I45">
+        <v>0</v>
+      </c>
+      <c r="J45">
+        <v>0</v>
+      </c>
+      <c r="K45">
+        <v>0</v>
+      </c>
+      <c r="L45">
+        <v>0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>54</v>
+      </c>
+      <c r="B46" t="s">
+        <v>16</v>
+      </c>
+      <c r="C46" t="s">
+        <v>98</v>
+      </c>
+      <c r="D46">
+        <v>481238</v>
+      </c>
+      <c r="E46" s="1">
+        <v>10000</v>
+      </c>
+      <c r="F46">
+        <v>0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>10000</v>
+      </c>
+      <c r="H46">
+        <v>0</v>
+      </c>
+      <c r="I46">
+        <v>0</v>
+      </c>
+      <c r="J46">
+        <v>0</v>
+      </c>
+      <c r="K46">
+        <v>0</v>
+      </c>
+      <c r="L46">
+        <v>0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>55</v>
+      </c>
+      <c r="B47" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" t="s">
+        <v>98</v>
+      </c>
+      <c r="D47">
+        <v>481240</v>
+      </c>
+      <c r="E47" s="1">
+        <v>18000</v>
+      </c>
+      <c r="F47">
+        <v>0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>18000</v>
+      </c>
+      <c r="H47">
+        <v>0</v>
+      </c>
+      <c r="I47">
+        <v>0</v>
+      </c>
+      <c r="J47">
+        <v>0</v>
+      </c>
+      <c r="K47">
+        <v>0</v>
+      </c>
+      <c r="L47">
+        <v>0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>18000</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B48" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" t="s">
+        <v>98</v>
+      </c>
+      <c r="D48">
+        <v>481242</v>
+      </c>
+      <c r="E48" s="1">
+        <v>11000</v>
+      </c>
+      <c r="F48">
+        <v>0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>11000</v>
+      </c>
+      <c r="H48">
+        <v>0</v>
+      </c>
+      <c r="I48">
+        <v>0</v>
+      </c>
+      <c r="J48">
+        <v>0</v>
+      </c>
+      <c r="K48">
+        <v>0</v>
+      </c>
+      <c r="L48">
+        <v>0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B49" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" t="s">
+        <v>98</v>
+      </c>
+      <c r="D49">
+        <v>481246</v>
+      </c>
+      <c r="E49" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F49">
+        <v>0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>11500</v>
+      </c>
+      <c r="H49">
+        <v>0</v>
+      </c>
+      <c r="I49">
+        <v>0</v>
+      </c>
+      <c r="J49">
+        <v>0</v>
+      </c>
+      <c r="K49">
+        <v>0</v>
+      </c>
+      <c r="L49">
+        <v>0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>59</v>
+      </c>
+      <c r="B50" t="s">
+        <v>16</v>
+      </c>
+      <c r="C50" t="s">
+        <v>98</v>
+      </c>
+      <c r="D50">
+        <v>481250</v>
+      </c>
+      <c r="E50" s="1">
+        <v>15500</v>
+      </c>
+      <c r="F50">
+        <v>0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>15500</v>
+      </c>
+      <c r="H50">
+        <v>0</v>
+      </c>
+      <c r="I50">
+        <v>0</v>
+      </c>
+      <c r="J50">
+        <v>0</v>
+      </c>
+      <c r="K50">
+        <v>0</v>
+      </c>
+      <c r="L50">
+        <v>0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>15500</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>60</v>
+      </c>
+      <c r="B51" t="s">
+        <v>16</v>
+      </c>
+      <c r="C51" t="s">
+        <v>98</v>
+      </c>
+      <c r="D51">
+        <v>481252</v>
+      </c>
+      <c r="E51" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F51">
+        <v>0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>11500</v>
+      </c>
+      <c r="H51">
+        <v>0</v>
+      </c>
+      <c r="I51">
+        <v>0</v>
+      </c>
+      <c r="J51">
+        <v>0</v>
+      </c>
+      <c r="K51">
+        <v>0</v>
+      </c>
+      <c r="L51">
+        <v>0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>61</v>
+      </c>
+      <c r="B52" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" t="s">
+        <v>98</v>
+      </c>
+      <c r="D52">
+        <v>481254</v>
+      </c>
+      <c r="E52" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F52">
+        <v>0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>12000</v>
+      </c>
+      <c r="H52">
+        <v>0</v>
+      </c>
+      <c r="I52">
+        <v>0</v>
+      </c>
+      <c r="J52">
+        <v>0</v>
+      </c>
+      <c r="K52">
+        <v>0</v>
+      </c>
+      <c r="L52">
+        <v>0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>63</v>
+      </c>
+      <c r="B53" t="s">
+        <v>16</v>
+      </c>
+      <c r="C53" t="s">
+        <v>98</v>
+      </c>
+      <c r="D53">
+        <v>481258</v>
+      </c>
+      <c r="E53" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F53">
+        <v>0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>11500</v>
+      </c>
+      <c r="H53">
+        <v>0</v>
+      </c>
+      <c r="I53">
+        <v>0</v>
+      </c>
+      <c r="J53">
+        <v>0</v>
+      </c>
+      <c r="K53">
+        <v>0</v>
+      </c>
+      <c r="L53">
+        <v>0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>110</v>
+      </c>
+      <c r="B54" t="s">
+        <v>16</v>
+      </c>
+      <c r="C54" t="s">
+        <v>98</v>
+      </c>
+      <c r="D54">
+        <v>481260</v>
+      </c>
+      <c r="E54" s="1">
+        <v>15000</v>
+      </c>
+      <c r="F54">
+        <v>0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>15000</v>
+      </c>
+      <c r="H54">
+        <v>0</v>
+      </c>
+      <c r="I54">
+        <v>0</v>
+      </c>
+      <c r="J54">
+        <v>0</v>
+      </c>
+      <c r="K54">
+        <v>0</v>
+      </c>
+      <c r="L54">
+        <v>0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>111</v>
+      </c>
+      <c r="B55" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" t="s">
+        <v>98</v>
+      </c>
+      <c r="D55">
+        <v>481262</v>
+      </c>
+      <c r="E55" s="1">
+        <v>24000</v>
+      </c>
+      <c r="F55">
+        <v>0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>24000</v>
+      </c>
+      <c r="H55">
+        <v>0</v>
+      </c>
+      <c r="I55">
+        <v>0</v>
+      </c>
+      <c r="J55">
+        <v>0</v>
+      </c>
+      <c r="K55">
+        <v>0</v>
+      </c>
+      <c r="L55">
+        <v>0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>113</v>
+      </c>
+      <c r="B56" t="s">
+        <v>16</v>
+      </c>
+      <c r="C56" t="s">
+        <v>98</v>
+      </c>
+      <c r="D56">
+        <v>481268</v>
+      </c>
+      <c r="E56" s="1">
+        <v>13000</v>
+      </c>
+      <c r="F56">
+        <v>0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>13000</v>
+      </c>
+      <c r="H56">
+        <v>0</v>
+      </c>
+      <c r="I56">
+        <v>0</v>
+      </c>
+      <c r="J56">
+        <v>0</v>
+      </c>
+      <c r="K56">
+        <v>0</v>
+      </c>
+      <c r="L56">
+        <v>0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>117</v>
+      </c>
+      <c r="B57" t="s">
+        <v>16</v>
+      </c>
+      <c r="C57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D57">
+        <v>481274</v>
+      </c>
+      <c r="E57" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F57">
+        <v>0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>11500</v>
+      </c>
+      <c r="H57">
+        <v>0</v>
+      </c>
+      <c r="I57">
+        <v>0</v>
+      </c>
+      <c r="J57">
+        <v>0</v>
+      </c>
+      <c r="K57">
+        <v>0</v>
+      </c>
+      <c r="L57">
+        <v>0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>118</v>
+      </c>
+      <c r="B58" t="s">
+        <v>16</v>
+      </c>
+      <c r="C58" t="s">
+        <v>98</v>
+      </c>
+      <c r="D58">
+        <v>481276</v>
+      </c>
+      <c r="E58" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F58">
+        <v>0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>11500</v>
+      </c>
+      <c r="H58">
+        <v>0</v>
+      </c>
+      <c r="I58">
+        <v>0</v>
+      </c>
+      <c r="J58">
+        <v>0</v>
+      </c>
+      <c r="K58">
+        <v>0</v>
+      </c>
+      <c r="L58">
+        <v>0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>64</v>
+      </c>
+      <c r="B59">
+        <v>46</v>
+      </c>
+      <c r="E59" s="1">
+        <v>791600</v>
+      </c>
+      <c r="F59">
+        <v>0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>791600</v>
+      </c>
+      <c r="H59">
+        <v>0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>4641.75</v>
+      </c>
+      <c r="J59">
+        <v>0</v>
+      </c>
+      <c r="K59">
+        <v>0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>4641.75</v>
+      </c>
+      <c r="M59" s="1">
+        <v>786958.25</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>66</v>
+      </c>
+      <c r="B63" t="s">
+        <v>67</v>
+      </c>
+      <c r="D63">
+        <v>410016</v>
+      </c>
+      <c r="E63" s="1">
+        <v>90000</v>
+      </c>
+      <c r="F63">
+        <v>0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>90000</v>
+      </c>
+      <c r="H63">
+        <v>0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>11082.87</v>
+      </c>
+      <c r="J63">
+        <v>0</v>
+      </c>
+      <c r="K63">
+        <v>0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>11082.87</v>
+      </c>
+      <c r="M63" s="1">
+        <v>78917.13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>64</v>
+      </c>
+      <c r="B64">
+        <v>1</v>
+      </c>
+      <c r="E64" s="1">
+        <v>90000</v>
+      </c>
+      <c r="F64">
+        <v>0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>90000</v>
+      </c>
+      <c r="H64">
+        <v>0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>11082.87</v>
+      </c>
+      <c r="J64">
+        <v>0</v>
+      </c>
+      <c r="K64">
+        <v>0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>11082.87</v>
+      </c>
+      <c r="M64" s="1">
+        <v>78917.13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>68</v>
+      </c>
+      <c r="B66">
+        <v>47</v>
+      </c>
+      <c r="E66" s="1">
+        <v>881600</v>
+      </c>
+      <c r="F66">
+        <v>0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>881600</v>
+      </c>
+      <c r="H66">
+        <v>0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>15724.62</v>
+      </c>
+      <c r="J66">
+        <v>0</v>
+      </c>
+      <c r="K66">
+        <v>0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>15724.62</v>
+      </c>
+      <c r="M66" s="1">
+        <v>865875.38</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>69</v>
+      </c>
+      <c r="B70" t="s">
+        <v>70</v>
+      </c>
+      <c r="D70" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>72</v>
+      </c>
+      <c r="B71">
+        <v>2001</v>
+      </c>
+      <c r="D71" s="1">
+        <v>15724.62</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>119</v>
+      </c>
+      <c r="B75" t="s">
+        <v>74</v>
+      </c>
+      <c r="D75" t="s">
+        <v>75</v>
+      </c>
+      <c r="E75" t="s">
+        <v>76</v>
+      </c>
+      <c r="F75" t="s">
+        <v>77</v>
+      </c>
+      <c r="G75" t="s">
+        <v>78</v>
+      </c>
+      <c r="H75" t="s">
+        <v>79</v>
+      </c>
+      <c r="I75" t="s">
+        <v>80</v>
+      </c>
+      <c r="J75" t="s">
+        <v>81</v>
+      </c>
+      <c r="K75" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>83</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1</v>
+      </c>
+      <c r="D80" t="s">
+        <v>84</v>
+      </c>
+      <c r="E80" t="s">
+        <v>85</v>
+      </c>
+      <c r="F80" t="s">
+        <v>6</v>
+      </c>
+      <c r="G80" t="s">
+        <v>7</v>
+      </c>
+      <c r="H80" t="s">
+        <v>8</v>
+      </c>
+      <c r="I80" t="s">
+        <v>9</v>
+      </c>
+      <c r="J80" t="s">
+        <v>10</v>
+      </c>
+      <c r="K80" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>86</v>
+      </c>
+      <c r="B81">
+        <v>47</v>
+      </c>
+      <c r="D81">
+        <v>0</v>
+      </c>
+      <c r="E81" s="1">
+        <v>881600</v>
+      </c>
+      <c r="F81">
+        <v>0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>15724.62</v>
+      </c>
+      <c r="H81">
+        <v>0</v>
+      </c>
+      <c r="I81">
+        <v>0</v>
+      </c>
+      <c r="J81" s="1">
+        <v>15724.62</v>
+      </c>
+      <c r="K81" s="1">
+        <v>865875.38</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>69</v>
+      </c>
+      <c r="B85" t="s">
+        <v>70</v>
+      </c>
+      <c r="D85" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>72</v>
+      </c>
+      <c r="B86">
+        <v>2001</v>
+      </c>
+      <c r="D86" s="1">
+        <v>15724.62</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B92" s="3"/>
+      <c r="C92" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D92" s="3"/>
+      <c r="E92" s="3"/>
+      <c r="F92" s="2"/>
+      <c r="G92" s="6"/>
+      <c r="H92" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I92" s="3"/>
+      <c r="J92" s="3"/>
+      <c r="K92" s="3"/>
+      <c r="L92" s="3"/>
+    </row>
+    <row r="93" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="3"/>
+      <c r="B93" s="3"/>
+      <c r="C93" s="3"/>
+      <c r="D93" s="3"/>
+      <c r="E93" s="3"/>
+      <c r="F93" s="2"/>
+      <c r="G93" s="6"/>
+      <c r="H93" s="3"/>
+      <c r="I93" s="3"/>
+      <c r="J93" s="3"/>
+      <c r="K93" s="3"/>
+      <c r="L93" s="3"/>
+    </row>
+    <row r="94" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="B94" s="3"/>
+      <c r="C94" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D94" s="3"/>
+      <c r="E94" s="3"/>
+      <c r="F94" s="2"/>
+      <c r="G94" s="6"/>
+      <c r="H94" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="I94" s="3"/>
+      <c r="J94" s="3"/>
+      <c r="K94" s="3"/>
+      <c r="L94" s="3"/>
+    </row>
+    <row r="95" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B95" s="3"/>
+      <c r="C95" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D95" s="3"/>
+      <c r="E95" s="3"/>
+      <c r="F95" s="2"/>
+      <c r="G95" s="6"/>
+      <c r="H95" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="I95" s="3"/>
+      <c r="J95" s="3"/>
+      <c r="K95" s="3"/>
+      <c r="L95" s="3"/>
+    </row>
+    <row r="96" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B96" s="3"/>
+      <c r="C96" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D96" s="3"/>
+      <c r="E96" s="3"/>
+      <c r="F96" s="2"/>
+      <c r="G96" s="6"/>
+      <c r="H96" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3"/>
+      <c r="K96" s="3"/>
+      <c r="L96" s="3"/>
+    </row>
+    <row r="97" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="3"/>
+      <c r="B97" s="3"/>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="2"/>
+      <c r="G97" s="6"/>
+      <c r="H97" s="3"/>
+      <c r="I97" s="3"/>
+      <c r="J97" s="3"/>
+      <c r="K97" s="3"/>
+      <c r="L97" s="3"/>
+    </row>
+    <row r="98" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="3"/>
+      <c r="B98" s="3"/>
+      <c r="C98" s="3"/>
+      <c r="D98" s="3"/>
+      <c r="E98" s="3"/>
+      <c r="F98" s="2"/>
+      <c r="G98" s="6"/>
+      <c r="H98" s="3"/>
+      <c r="I98" s="3"/>
+      <c r="J98" s="3"/>
+      <c r="K98" s="3"/>
+      <c r="L98" s="3"/>
+    </row>
+    <row r="99" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="3"/>
+      <c r="B99" s="2"/>
+      <c r="C99" s="2"/>
+      <c r="D99" s="2"/>
+      <c r="E99" s="2"/>
+      <c r="F99" s="2"/>
+      <c r="G99" s="6"/>
+      <c r="H99" s="3"/>
+      <c r="I99" s="3"/>
+      <c r="J99" s="3"/>
+      <c r="K99" s="3"/>
+      <c r="L99" s="3"/>
+    </row>
+    <row r="100" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="2"/>
+      <c r="B100" s="3"/>
+      <c r="C100" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D100" s="3"/>
+      <c r="E100" s="3"/>
+      <c r="F100" s="2"/>
+      <c r="G100" s="2"/>
+      <c r="H100" s="3"/>
+      <c r="I100" s="2"/>
+      <c r="J100" s="2"/>
+      <c r="K100" s="2"/>
+      <c r="L100" s="2"/>
+    </row>
+    <row r="101" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="2"/>
+      <c r="B101" s="3"/>
+      <c r="C101" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D101" s="3"/>
+      <c r="E101" s="3"/>
+      <c r="F101" s="2"/>
+      <c r="G101" s="2"/>
+      <c r="H101" s="3"/>
+      <c r="I101" s="2"/>
+      <c r="J101" s="2"/>
+      <c r="K101" s="2"/>
+      <c r="L101" s="2"/>
+    </row>
+    <row r="102" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="2"/>
+      <c r="B102" s="3"/>
+      <c r="C102" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D102" s="3"/>
+      <c r="E102" s="3"/>
+      <c r="F102" s="2"/>
+      <c r="G102" s="2"/>
+      <c r="H102" s="3"/>
+      <c r="I102" s="2"/>
+      <c r="J102" s="2"/>
+      <c r="K102" s="2"/>
+      <c r="L102" s="2"/>
+    </row>
+    <row r="103" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="2"/>
+      <c r="B103" s="3"/>
+      <c r="C103" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D103" s="3"/>
+      <c r="E103" s="3"/>
+      <c r="F103" s="2"/>
+      <c r="G103" s="2"/>
+      <c r="H103" s="3"/>
+      <c r="I103" s="2"/>
+      <c r="J103" s="2"/>
+      <c r="K103" s="2"/>
+      <c r="L103" s="2"/>
+    </row>
+    <row r="104" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{329D92F6-0856-4F03-ACA5-2247FC0D704B}">
+  <dimension ref="A1:Q121"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="29.42578125" customWidth="1"/>
+    <col min="2" max="2" width="19.7109375" customWidth="1"/>
+    <col min="3" max="3" width="10.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+    </row>
+    <row r="3" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+    </row>
+    <row r="5" spans="1:17" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G5" s="3"/>
+      <c r="H5" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+    </row>
+    <row r="6" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="P6" s="2"/>
+      <c r="Q6" s="2"/>
+    </row>
+    <row r="7" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+      <c r="P7" s="2"/>
+      <c r="Q7" s="2"/>
+    </row>
+    <row r="8" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G8" s="3"/>
+      <c r="H8" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3"/>
+      <c r="K8" s="3"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="2"/>
+    </row>
+    <row r="9" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:17" s="4" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="J10" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>122</v>
+      </c>
+      <c r="B13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" t="s">
+        <v>98</v>
+      </c>
+      <c r="D13">
+        <v>481286</v>
+      </c>
+      <c r="E13" s="1">
+        <v>66000</v>
+      </c>
+      <c r="F13">
+        <v>0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>66000</v>
+      </c>
+      <c r="H13">
+        <v>0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>5395.88</v>
+      </c>
+      <c r="J13">
+        <v>0</v>
+      </c>
+      <c r="K13">
+        <v>0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>5395.88</v>
+      </c>
+      <c r="M13" s="1">
+        <v>60604.12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" t="s">
+        <v>99</v>
+      </c>
+      <c r="D14">
+        <v>481146</v>
+      </c>
+      <c r="E14" s="1">
+        <v>45000</v>
+      </c>
+      <c r="F14">
+        <v>0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>45000</v>
+      </c>
+      <c r="H14">
+        <v>0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>1547.25</v>
+      </c>
+      <c r="J14">
+        <v>0</v>
+      </c>
+      <c r="K14">
+        <v>0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1547.25</v>
+      </c>
+      <c r="M14" s="1">
+        <v>43452.75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" t="s">
+        <v>98</v>
+      </c>
+      <c r="D15">
+        <v>480655</v>
+      </c>
+      <c r="E15" s="1">
+        <v>34000</v>
+      </c>
+      <c r="F15">
+        <v>0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>34000</v>
+      </c>
+      <c r="H15">
+        <v>0</v>
+      </c>
+      <c r="I15">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>0</v>
+      </c>
+      <c r="K15">
+        <v>0</v>
+      </c>
+      <c r="L15">
+        <v>0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>34000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" t="s">
+        <v>98</v>
+      </c>
+      <c r="D16">
+        <v>480663</v>
+      </c>
+      <c r="E16" s="1">
+        <v>9400</v>
+      </c>
+      <c r="F16">
+        <v>0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>9400</v>
+      </c>
+      <c r="H16">
+        <v>0</v>
+      </c>
+      <c r="I16">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0</v>
+      </c>
+      <c r="K16">
+        <v>0</v>
+      </c>
+      <c r="L16">
+        <v>0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>9400</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" t="s">
+        <v>98</v>
+      </c>
+      <c r="D17">
+        <v>480683</v>
+      </c>
+      <c r="E17" s="1">
+        <v>24000</v>
+      </c>
+      <c r="F17">
+        <v>0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>24000</v>
+      </c>
+      <c r="H17">
+        <v>0</v>
+      </c>
+      <c r="I17">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0</v>
+      </c>
+      <c r="K17">
+        <v>0</v>
+      </c>
+      <c r="L17">
+        <v>0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" t="s">
+        <v>98</v>
+      </c>
+      <c r="D18">
+        <v>480707</v>
+      </c>
+      <c r="E18" s="1">
+        <v>29000</v>
+      </c>
+      <c r="F18">
+        <v>0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>29000</v>
+      </c>
+      <c r="H18">
+        <v>0</v>
+      </c>
+      <c r="I18">
+        <v>0</v>
+      </c>
+      <c r="J18">
+        <v>0</v>
+      </c>
+      <c r="K18">
+        <v>0</v>
+      </c>
+      <c r="L18">
+        <v>0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>29000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" t="s">
+        <v>98</v>
+      </c>
+      <c r="D19">
+        <v>480727</v>
+      </c>
+      <c r="E19" s="1">
+        <v>15400</v>
+      </c>
+      <c r="F19">
+        <v>0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>15400</v>
+      </c>
+      <c r="H19">
+        <v>0</v>
+      </c>
+      <c r="I19">
+        <v>0</v>
+      </c>
+      <c r="J19">
+        <v>0</v>
+      </c>
+      <c r="K19">
+        <v>0</v>
+      </c>
+      <c r="L19">
+        <v>0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>15400</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" t="s">
+        <v>98</v>
+      </c>
+      <c r="D20">
+        <v>480729</v>
+      </c>
+      <c r="E20" s="1">
+        <v>19000</v>
+      </c>
+      <c r="F20">
+        <v>0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>19000</v>
+      </c>
+      <c r="H20">
+        <v>0</v>
+      </c>
+      <c r="I20">
+        <v>0</v>
+      </c>
+      <c r="J20">
+        <v>0</v>
+      </c>
+      <c r="K20">
+        <v>0</v>
+      </c>
+      <c r="L20">
+        <v>0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>19000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21">
+        <v>480731</v>
+      </c>
+      <c r="E21" s="1">
+        <v>19000</v>
+      </c>
+      <c r="F21">
+        <v>0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>19000</v>
+      </c>
+      <c r="H21">
+        <v>0</v>
+      </c>
+      <c r="I21">
+        <v>0</v>
+      </c>
+      <c r="J21">
+        <v>0</v>
+      </c>
+      <c r="K21">
+        <v>0</v>
+      </c>
+      <c r="L21">
+        <v>0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>19000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22">
+        <v>480916</v>
+      </c>
+      <c r="E22" s="1">
+        <v>19000</v>
+      </c>
+      <c r="F22">
+        <v>0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>19000</v>
+      </c>
+      <c r="H22">
+        <v>0</v>
+      </c>
+      <c r="I22">
+        <v>0</v>
+      </c>
+      <c r="J22">
+        <v>0</v>
+      </c>
+      <c r="K22">
+        <v>0</v>
+      </c>
+      <c r="L22">
+        <v>0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>19000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" t="s">
+        <v>98</v>
+      </c>
+      <c r="D23">
+        <v>480926</v>
+      </c>
+      <c r="E23" s="1">
+        <v>19000</v>
+      </c>
+      <c r="F23">
+        <v>0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>19000</v>
+      </c>
+      <c r="H23">
+        <v>0</v>
+      </c>
+      <c r="I23">
+        <v>0</v>
+      </c>
+      <c r="J23">
+        <v>0</v>
+      </c>
+      <c r="K23">
+        <v>0</v>
+      </c>
+      <c r="L23">
+        <v>0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>19000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" t="s">
+        <v>98</v>
+      </c>
+      <c r="D24">
+        <v>480999</v>
+      </c>
+      <c r="E24" s="1">
+        <v>39000</v>
+      </c>
+      <c r="F24">
+        <v>0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>39000</v>
+      </c>
+      <c r="H24">
+        <v>0</v>
+      </c>
+      <c r="I24">
+        <v>647.25</v>
+      </c>
+      <c r="J24">
+        <v>0</v>
+      </c>
+      <c r="K24">
+        <v>0</v>
+      </c>
+      <c r="L24">
+        <v>647.25</v>
+      </c>
+      <c r="M24" s="1">
+        <v>38352.75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" t="s">
+        <v>98</v>
+      </c>
+      <c r="D25">
+        <v>481062</v>
+      </c>
+      <c r="E25" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F25">
+        <v>0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>12000</v>
+      </c>
+      <c r="H25">
+        <v>0</v>
+      </c>
+      <c r="I25">
+        <v>0</v>
+      </c>
+      <c r="J25">
+        <v>0</v>
+      </c>
+      <c r="K25">
+        <v>0</v>
+      </c>
+      <c r="L25">
+        <v>0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" t="s">
+        <v>98</v>
+      </c>
+      <c r="D26">
+        <v>481073</v>
+      </c>
+      <c r="E26" s="1">
+        <v>8000</v>
+      </c>
+      <c r="F26">
+        <v>0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>8000</v>
+      </c>
+      <c r="H26">
+        <v>0</v>
+      </c>
+      <c r="I26">
+        <v>0</v>
+      </c>
+      <c r="J26">
+        <v>0</v>
+      </c>
+      <c r="K26">
+        <v>0</v>
+      </c>
+      <c r="L26">
+        <v>0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" t="s">
+        <v>98</v>
+      </c>
+      <c r="D27">
+        <v>481083</v>
+      </c>
+      <c r="E27" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F27">
+        <v>0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>12000</v>
+      </c>
+      <c r="H27">
+        <v>0</v>
+      </c>
+      <c r="I27">
+        <v>0</v>
+      </c>
+      <c r="J27">
+        <v>0</v>
+      </c>
+      <c r="K27">
+        <v>0</v>
+      </c>
+      <c r="L27">
+        <v>0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" t="s">
+        <v>98</v>
+      </c>
+      <c r="D28">
+        <v>481091</v>
+      </c>
+      <c r="E28" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F28">
+        <v>0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>12000</v>
+      </c>
+      <c r="H28">
+        <v>0</v>
+      </c>
+      <c r="I28">
+        <v>0</v>
+      </c>
+      <c r="J28">
+        <v>0</v>
+      </c>
+      <c r="K28">
+        <v>0</v>
+      </c>
+      <c r="L28">
+        <v>0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" t="s">
+        <v>98</v>
+      </c>
+      <c r="D29">
+        <v>481093</v>
+      </c>
+      <c r="E29" s="1">
+        <v>14000</v>
+      </c>
+      <c r="F29">
+        <v>0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>14000</v>
+      </c>
+      <c r="H29">
+        <v>0</v>
+      </c>
+      <c r="I29">
+        <v>0</v>
+      </c>
+      <c r="J29">
+        <v>0</v>
+      </c>
+      <c r="K29">
+        <v>0</v>
+      </c>
+      <c r="L29">
+        <v>0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>14000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" t="s">
+        <v>98</v>
+      </c>
+      <c r="D30">
+        <v>481095</v>
+      </c>
+      <c r="E30" s="1">
+        <v>10800</v>
+      </c>
+      <c r="F30">
+        <v>0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>10800</v>
+      </c>
+      <c r="H30">
+        <v>0</v>
+      </c>
+      <c r="I30">
+        <v>0</v>
+      </c>
+      <c r="J30">
+        <v>0</v>
+      </c>
+      <c r="K30">
+        <v>0</v>
+      </c>
+      <c r="L30">
+        <v>0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" t="s">
+        <v>98</v>
+      </c>
+      <c r="D31">
+        <v>481154</v>
+      </c>
+      <c r="E31" s="1">
+        <v>8000</v>
+      </c>
+      <c r="F31">
+        <v>0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>8000</v>
+      </c>
+      <c r="H31">
+        <v>0</v>
+      </c>
+      <c r="I31">
+        <v>0</v>
+      </c>
+      <c r="J31">
+        <v>0</v>
+      </c>
+      <c r="K31">
+        <v>0</v>
+      </c>
+      <c r="L31">
+        <v>0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" t="s">
+        <v>98</v>
+      </c>
+      <c r="D32">
+        <v>481158</v>
+      </c>
+      <c r="E32" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F32">
+        <v>0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>11500</v>
+      </c>
+      <c r="H32">
+        <v>0</v>
+      </c>
+      <c r="I32">
+        <v>0</v>
+      </c>
+      <c r="J32">
+        <v>0</v>
+      </c>
+      <c r="K32">
+        <v>0</v>
+      </c>
+      <c r="L32">
+        <v>0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" t="s">
+        <v>98</v>
+      </c>
+      <c r="D33">
+        <v>481198</v>
+      </c>
+      <c r="E33" s="1">
+        <v>51000</v>
+      </c>
+      <c r="F33">
+        <v>0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>51000</v>
+      </c>
+      <c r="H33">
+        <v>0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>2447.25</v>
+      </c>
+      <c r="J33">
+        <v>0</v>
+      </c>
+      <c r="K33">
+        <v>0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2447.25</v>
+      </c>
+      <c r="M33" s="1">
+        <v>48552.75</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B34" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" t="s">
+        <v>98</v>
+      </c>
+      <c r="D34">
+        <v>481202</v>
+      </c>
+      <c r="E34" s="1">
+        <v>18000</v>
+      </c>
+      <c r="F34">
+        <v>0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>18000</v>
+      </c>
+      <c r="H34">
+        <v>0</v>
+      </c>
+      <c r="I34">
+        <v>0</v>
+      </c>
+      <c r="J34">
+        <v>0</v>
+      </c>
+      <c r="K34">
+        <v>0</v>
+      </c>
+      <c r="L34">
+        <v>0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>18000</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B35" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" t="s">
+        <v>99</v>
+      </c>
+      <c r="D35">
+        <v>481206</v>
+      </c>
+      <c r="E35" s="1">
+        <v>15000</v>
+      </c>
+      <c r="F35">
+        <v>0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>15000</v>
+      </c>
+      <c r="H35">
+        <v>0</v>
+      </c>
+      <c r="I35">
+        <v>0</v>
+      </c>
+      <c r="J35">
+        <v>0</v>
+      </c>
+      <c r="K35">
+        <v>0</v>
+      </c>
+      <c r="L35">
+        <v>0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D36">
+        <v>481208</v>
+      </c>
+      <c r="E36" s="1">
+        <v>12500</v>
+      </c>
+      <c r="F36">
+        <v>0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>12500</v>
+      </c>
+      <c r="H36">
+        <v>0</v>
+      </c>
+      <c r="I36">
+        <v>0</v>
+      </c>
+      <c r="J36">
+        <v>0</v>
+      </c>
+      <c r="K36">
+        <v>0</v>
+      </c>
+      <c r="L36">
+        <v>0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>12500</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B37" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" t="s">
+        <v>99</v>
+      </c>
+      <c r="D37">
+        <v>481210</v>
+      </c>
+      <c r="E37" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F37">
+        <v>0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>11500</v>
+      </c>
+      <c r="H37">
+        <v>0</v>
+      </c>
+      <c r="I37">
+        <v>0</v>
+      </c>
+      <c r="J37">
+        <v>0</v>
+      </c>
+      <c r="K37">
+        <v>0</v>
+      </c>
+      <c r="L37">
+        <v>0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>48</v>
+      </c>
+      <c r="B38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C38" t="s">
+        <v>98</v>
+      </c>
+      <c r="D38">
+        <v>481212</v>
+      </c>
+      <c r="E38" s="1">
+        <v>14000</v>
+      </c>
+      <c r="F38">
+        <v>0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>14000</v>
+      </c>
+      <c r="H38">
+        <v>0</v>
+      </c>
+      <c r="I38">
+        <v>0</v>
+      </c>
+      <c r="J38">
+        <v>0</v>
+      </c>
+      <c r="K38">
+        <v>0</v>
+      </c>
+      <c r="L38">
+        <v>0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>14000</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>49</v>
+      </c>
+      <c r="B39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" t="s">
+        <v>98</v>
+      </c>
+      <c r="D39">
+        <v>481216</v>
+      </c>
+      <c r="E39" s="1">
+        <v>11000</v>
+      </c>
+      <c r="F39">
+        <v>0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>11000</v>
+      </c>
+      <c r="H39">
+        <v>0</v>
+      </c>
+      <c r="I39">
+        <v>0</v>
+      </c>
+      <c r="J39">
+        <v>0</v>
+      </c>
+      <c r="K39">
+        <v>0</v>
+      </c>
+      <c r="L39">
+        <v>0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>50</v>
+      </c>
+      <c r="B40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" t="s">
+        <v>99</v>
+      </c>
+      <c r="D40">
+        <v>481222</v>
+      </c>
+      <c r="E40" s="1">
+        <v>20000</v>
+      </c>
+      <c r="F40">
+        <v>0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>20000</v>
+      </c>
+      <c r="H40">
+        <v>0</v>
+      </c>
+      <c r="I40">
+        <v>0</v>
+      </c>
+      <c r="J40">
+        <v>0</v>
+      </c>
+      <c r="K40">
+        <v>0</v>
+      </c>
+      <c r="L40">
+        <v>0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>51</v>
+      </c>
+      <c r="B41" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" t="s">
+        <v>98</v>
+      </c>
+      <c r="D41">
+        <v>481226</v>
+      </c>
+      <c r="E41" s="1">
+        <v>23000</v>
+      </c>
+      <c r="F41">
+        <v>0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>23000</v>
+      </c>
+      <c r="H41">
+        <v>0</v>
+      </c>
+      <c r="I41">
+        <v>0</v>
+      </c>
+      <c r="J41">
+        <v>0</v>
+      </c>
+      <c r="K41">
+        <v>0</v>
+      </c>
+      <c r="L41">
+        <v>0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>23000</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" t="s">
+        <v>98</v>
+      </c>
+      <c r="D42">
+        <v>481234</v>
+      </c>
+      <c r="E42" s="1">
+        <v>13000</v>
+      </c>
+      <c r="F42">
+        <v>0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>13000</v>
+      </c>
+      <c r="H42">
+        <v>0</v>
+      </c>
+      <c r="I42">
+        <v>0</v>
+      </c>
+      <c r="J42">
+        <v>0</v>
+      </c>
+      <c r="K42">
+        <v>0</v>
+      </c>
+      <c r="L42">
+        <v>0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>53</v>
+      </c>
+      <c r="B43" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" t="s">
+        <v>98</v>
+      </c>
+      <c r="D43">
+        <v>481236</v>
+      </c>
+      <c r="E43" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F43">
+        <v>0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>12000</v>
+      </c>
+      <c r="H43">
+        <v>0</v>
+      </c>
+      <c r="I43">
+        <v>0</v>
+      </c>
+      <c r="J43">
+        <v>0</v>
+      </c>
+      <c r="K43">
+        <v>0</v>
+      </c>
+      <c r="L43">
+        <v>0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>54</v>
+      </c>
+      <c r="B44" t="s">
+        <v>16</v>
+      </c>
+      <c r="C44" t="s">
+        <v>98</v>
+      </c>
+      <c r="D44">
+        <v>481238</v>
+      </c>
+      <c r="E44" s="1">
+        <v>10000</v>
+      </c>
+      <c r="F44">
+        <v>0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>10000</v>
+      </c>
+      <c r="H44">
+        <v>0</v>
+      </c>
+      <c r="I44">
+        <v>0</v>
+      </c>
+      <c r="J44">
+        <v>0</v>
+      </c>
+      <c r="K44">
+        <v>0</v>
+      </c>
+      <c r="L44">
+        <v>0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>55</v>
+      </c>
+      <c r="B45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C45" t="s">
+        <v>98</v>
+      </c>
+      <c r="D45">
+        <v>481240</v>
+      </c>
+      <c r="E45" s="1">
+        <v>18000</v>
+      </c>
+      <c r="F45">
+        <v>0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>18000</v>
+      </c>
+      <c r="H45">
+        <v>0</v>
+      </c>
+      <c r="I45">
+        <v>0</v>
+      </c>
+      <c r="J45">
+        <v>0</v>
+      </c>
+      <c r="K45">
+        <v>0</v>
+      </c>
+      <c r="L45">
+        <v>0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>18000</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>56</v>
+      </c>
+      <c r="B46" t="s">
+        <v>16</v>
+      </c>
+      <c r="C46" t="s">
+        <v>98</v>
+      </c>
+      <c r="D46">
+        <v>481242</v>
+      </c>
+      <c r="E46" s="1">
+        <v>11000</v>
+      </c>
+      <c r="F46">
+        <v>0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>11000</v>
+      </c>
+      <c r="H46">
+        <v>0</v>
+      </c>
+      <c r="I46">
+        <v>0</v>
+      </c>
+      <c r="J46">
+        <v>0</v>
+      </c>
+      <c r="K46">
+        <v>0</v>
+      </c>
+      <c r="L46">
+        <v>0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" t="s">
+        <v>98</v>
+      </c>
+      <c r="D47">
+        <v>481252</v>
+      </c>
+      <c r="E47" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F47">
+        <v>0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>11500</v>
+      </c>
+      <c r="H47">
+        <v>0</v>
+      </c>
+      <c r="I47">
+        <v>0</v>
+      </c>
+      <c r="J47">
+        <v>0</v>
+      </c>
+      <c r="K47">
+        <v>0</v>
+      </c>
+      <c r="L47">
+        <v>0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" t="s">
+        <v>98</v>
+      </c>
+      <c r="D48">
+        <v>481254</v>
+      </c>
+      <c r="E48" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F48">
+        <v>0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>12000</v>
+      </c>
+      <c r="H48">
+        <v>0</v>
+      </c>
+      <c r="I48">
+        <v>0</v>
+      </c>
+      <c r="J48">
+        <v>0</v>
+      </c>
+      <c r="K48">
+        <v>0</v>
+      </c>
+      <c r="L48">
+        <v>0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>63</v>
+      </c>
+      <c r="B49" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" t="s">
+        <v>98</v>
+      </c>
+      <c r="D49">
+        <v>481258</v>
+      </c>
+      <c r="E49" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F49">
+        <v>0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>11500</v>
+      </c>
+      <c r="H49">
+        <v>0</v>
+      </c>
+      <c r="I49">
+        <v>0</v>
+      </c>
+      <c r="J49">
+        <v>0</v>
+      </c>
+      <c r="K49">
+        <v>0</v>
+      </c>
+      <c r="L49">
+        <v>0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" t="s">
+        <v>16</v>
+      </c>
+      <c r="C50" t="s">
+        <v>98</v>
+      </c>
+      <c r="D50">
+        <v>481260</v>
+      </c>
+      <c r="E50" s="1">
+        <v>15000</v>
+      </c>
+      <c r="F50">
+        <v>0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>15000</v>
+      </c>
+      <c r="H50">
+        <v>0</v>
+      </c>
+      <c r="I50">
+        <v>0</v>
+      </c>
+      <c r="J50">
+        <v>0</v>
+      </c>
+      <c r="K50">
+        <v>0</v>
+      </c>
+      <c r="L50">
+        <v>0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>111</v>
+      </c>
+      <c r="B51" t="s">
+        <v>16</v>
+      </c>
+      <c r="C51" t="s">
+        <v>98</v>
+      </c>
+      <c r="D51">
+        <v>481262</v>
+      </c>
+      <c r="E51" s="1">
+        <v>24000</v>
+      </c>
+      <c r="F51">
+        <v>0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>24000</v>
+      </c>
+      <c r="H51">
+        <v>0</v>
+      </c>
+      <c r="I51">
+        <v>0</v>
+      </c>
+      <c r="J51">
+        <v>0</v>
+      </c>
+      <c r="K51">
+        <v>0</v>
+      </c>
+      <c r="L51">
+        <v>0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>113</v>
+      </c>
+      <c r="B52" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" t="s">
+        <v>98</v>
+      </c>
+      <c r="D52">
+        <v>481268</v>
+      </c>
+      <c r="E52" s="1">
+        <v>13000</v>
+      </c>
+      <c r="F52">
+        <v>0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>13000</v>
+      </c>
+      <c r="H52">
+        <v>0</v>
+      </c>
+      <c r="I52">
+        <v>0</v>
+      </c>
+      <c r="J52">
+        <v>0</v>
+      </c>
+      <c r="K52">
+        <v>0</v>
+      </c>
+      <c r="L52">
+        <v>0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>117</v>
+      </c>
+      <c r="B53" t="s">
+        <v>16</v>
+      </c>
+      <c r="C53" t="s">
+        <v>98</v>
+      </c>
+      <c r="D53">
+        <v>481274</v>
+      </c>
+      <c r="E53" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F53">
+        <v>0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>11500</v>
+      </c>
+      <c r="H53">
+        <v>0</v>
+      </c>
+      <c r="I53">
+        <v>0</v>
+      </c>
+      <c r="J53">
+        <v>0</v>
+      </c>
+      <c r="K53">
+        <v>0</v>
+      </c>
+      <c r="L53">
+        <v>0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" t="s">
+        <v>16</v>
+      </c>
+      <c r="C54" t="s">
+        <v>98</v>
+      </c>
+      <c r="D54">
+        <v>481276</v>
+      </c>
+      <c r="E54" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F54">
+        <v>0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>11500</v>
+      </c>
+      <c r="H54">
+        <v>0</v>
+      </c>
+      <c r="I54">
+        <v>0</v>
+      </c>
+      <c r="J54">
+        <v>0</v>
+      </c>
+      <c r="K54">
+        <v>0</v>
+      </c>
+      <c r="L54">
+        <v>0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>123</v>
+      </c>
+      <c r="B55" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" t="s">
+        <v>98</v>
+      </c>
+      <c r="D55">
+        <v>481278</v>
+      </c>
+      <c r="E55" s="1">
+        <v>15500</v>
+      </c>
+      <c r="F55">
+        <v>0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>15500</v>
+      </c>
+      <c r="H55">
+        <v>0</v>
+      </c>
+      <c r="I55">
+        <v>0</v>
+      </c>
+      <c r="J55">
+        <v>0</v>
+      </c>
+      <c r="K55">
+        <v>0</v>
+      </c>
+      <c r="L55">
+        <v>0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>15500</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>124</v>
+      </c>
+      <c r="B56" t="s">
+        <v>16</v>
+      </c>
+      <c r="C56" t="s">
+        <v>98</v>
+      </c>
+      <c r="D56">
+        <v>481280</v>
+      </c>
+      <c r="E56" s="1">
+        <v>11500</v>
+      </c>
+      <c r="F56">
+        <v>0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>11500</v>
+      </c>
+      <c r="H56">
+        <v>0</v>
+      </c>
+      <c r="I56">
+        <v>0</v>
+      </c>
+      <c r="J56">
+        <v>0</v>
+      </c>
+      <c r="K56">
+        <v>0</v>
+      </c>
+      <c r="L56">
+        <v>0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>125</v>
+      </c>
+      <c r="B57" t="s">
+        <v>16</v>
+      </c>
+      <c r="C57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D57">
+        <v>481282</v>
+      </c>
+      <c r="E57" s="1">
+        <v>12000</v>
+      </c>
+      <c r="F57">
+        <v>0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>12000</v>
+      </c>
+      <c r="H57">
+        <v>0</v>
+      </c>
+      <c r="I57">
+        <v>0</v>
+      </c>
+      <c r="J57">
+        <v>0</v>
+      </c>
+      <c r="K57">
+        <v>0</v>
+      </c>
+      <c r="L57">
+        <v>0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>126</v>
+      </c>
+      <c r="B58" t="s">
+        <v>16</v>
+      </c>
+      <c r="C58" t="s">
+        <v>98</v>
+      </c>
+      <c r="D58">
+        <v>481288</v>
+      </c>
+      <c r="E58" s="1">
+        <v>11000</v>
+      </c>
+      <c r="F58">
+        <v>0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>11000</v>
+      </c>
+      <c r="H58">
+        <v>0</v>
+      </c>
+      <c r="I58">
+        <v>0</v>
+      </c>
+      <c r="J58">
+        <v>0</v>
+      </c>
+      <c r="K58">
+        <v>0</v>
+      </c>
+      <c r="L58">
+        <v>0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>23</v>
+      </c>
+      <c r="B59" t="s">
+        <v>24</v>
+      </c>
+      <c r="C59" t="s">
+        <v>98</v>
+      </c>
+      <c r="D59">
+        <v>480752</v>
+      </c>
+      <c r="E59" s="1">
+        <v>31500</v>
+      </c>
+      <c r="F59">
+        <v>0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>31500</v>
+      </c>
+      <c r="H59">
+        <v>0</v>
+      </c>
+      <c r="I59">
+        <v>0</v>
+      </c>
+      <c r="J59">
+        <v>0</v>
+      </c>
+      <c r="K59">
+        <v>0</v>
+      </c>
+      <c r="L59">
+        <v>0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>31500</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>64</v>
+      </c>
+      <c r="B60">
+        <v>47</v>
+      </c>
+      <c r="E60" s="1">
+        <v>857600</v>
+      </c>
+      <c r="F60">
+        <v>0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>857600</v>
+      </c>
+      <c r="H60">
+        <v>0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>10037.629999999999</v>
+      </c>
+      <c r="J60">
+        <v>0</v>
+      </c>
+      <c r="K60">
+        <v>0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>10037.629999999999</v>
+      </c>
+      <c r="M60" s="1">
+        <v>847562.37</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>66</v>
+      </c>
+      <c r="B64" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" t="s">
+        <v>98</v>
+      </c>
+      <c r="D64">
+        <v>410016</v>
+      </c>
+      <c r="E64" s="1">
+        <v>90000</v>
+      </c>
+      <c r="F64">
+        <v>0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>90000</v>
+      </c>
+      <c r="H64">
+        <v>0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>11082.87</v>
+      </c>
+      <c r="J64">
+        <v>0</v>
+      </c>
+      <c r="K64">
+        <v>0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>11082.87</v>
+      </c>
+      <c r="M64" s="1">
+        <v>78917.13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>64</v>
+      </c>
+      <c r="B65">
+        <v>1</v>
+      </c>
+      <c r="E65" s="1">
+        <v>90000</v>
+      </c>
+      <c r="F65">
+        <v>0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>90000</v>
+      </c>
+      <c r="H65">
+        <v>0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>11082.87</v>
+      </c>
+      <c r="J65">
+        <v>0</v>
+      </c>
+      <c r="K65">
+        <v>0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>11082.87</v>
+      </c>
+      <c r="M65" s="1">
+        <v>78917.13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>68</v>
+      </c>
+      <c r="B67">
+        <v>48</v>
+      </c>
+      <c r="E67" s="1">
+        <v>947600</v>
+      </c>
+      <c r="F67">
+        <v>0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>947600</v>
+      </c>
+      <c r="H67">
+        <v>0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>21120.5</v>
+      </c>
+      <c r="J67">
+        <v>0</v>
+      </c>
+      <c r="K67">
+        <v>0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>21120.5</v>
+      </c>
+      <c r="M67" s="1">
+        <v>926479.5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>69</v>
+      </c>
+      <c r="B71" t="s">
+        <v>70</v>
+      </c>
+      <c r="D71" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>72</v>
+      </c>
+      <c r="B72">
+        <v>2001</v>
+      </c>
+      <c r="D72" s="1">
+        <v>21120.5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>127</v>
+      </c>
+      <c r="B76" t="s">
+        <v>74</v>
+      </c>
+      <c r="D76" t="s">
+        <v>75</v>
+      </c>
+      <c r="E76" t="s">
+        <v>76</v>
+      </c>
+      <c r="F76" t="s">
+        <v>77</v>
+      </c>
+      <c r="G76" t="s">
+        <v>78</v>
+      </c>
+      <c r="H76" t="s">
+        <v>79</v>
+      </c>
+      <c r="I76" t="s">
+        <v>80</v>
+      </c>
+      <c r="J76" t="s">
+        <v>81</v>
+      </c>
+      <c r="K76" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>83</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1</v>
+      </c>
+      <c r="D81" t="s">
+        <v>84</v>
+      </c>
+      <c r="E81" t="s">
+        <v>85</v>
+      </c>
+      <c r="F81" t="s">
+        <v>6</v>
+      </c>
+      <c r="G81" t="s">
+        <v>7</v>
+      </c>
+      <c r="H81" t="s">
+        <v>8</v>
+      </c>
+      <c r="I81" t="s">
+        <v>9</v>
+      </c>
+      <c r="J81" t="s">
+        <v>10</v>
+      </c>
+      <c r="K81" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>86</v>
+      </c>
+      <c r="B82">
+        <v>48</v>
+      </c>
+      <c r="D82">
+        <v>0</v>
+      </c>
+      <c r="E82" s="1">
+        <v>947600</v>
+      </c>
+      <c r="F82">
+        <v>0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>21120.5</v>
+      </c>
+      <c r="H82">
+        <v>0</v>
+      </c>
+      <c r="I82">
+        <v>0</v>
+      </c>
+      <c r="J82" s="1">
+        <v>21120.5</v>
+      </c>
+      <c r="K82" s="1">
+        <v>926479.5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>69</v>
+      </c>
+      <c r="B86" t="s">
+        <v>70</v>
+      </c>
+      <c r="D86" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>72</v>
+      </c>
+      <c r="B87">
+        <v>2001</v>
+      </c>
+      <c r="D87" s="1">
+        <v>21120.5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B94" s="3"/>
+      <c r="C94" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D94" s="3"/>
+      <c r="E94" s="3"/>
+      <c r="F94" s="2"/>
+      <c r="G94" s="6"/>
+      <c r="H94" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I94" s="3"/>
+      <c r="J94" s="3"/>
+      <c r="K94" s="3"/>
+      <c r="L94" s="3"/>
+    </row>
+    <row r="95" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="3"/>
+      <c r="B95" s="3"/>
+      <c r="C95" s="3"/>
+      <c r="D95" s="3"/>
+      <c r="E95" s="3"/>
+      <c r="F95" s="2"/>
+      <c r="G95" s="6"/>
+      <c r="H95" s="3"/>
+      <c r="I95" s="3"/>
+      <c r="J95" s="3"/>
+      <c r="K95" s="3"/>
+      <c r="L95" s="3"/>
+    </row>
+    <row r="96" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="B96" s="3"/>
+      <c r="C96" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D96" s="3"/>
+      <c r="E96" s="3"/>
+      <c r="F96" s="2"/>
+      <c r="G96" s="6"/>
+      <c r="H96" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3"/>
+      <c r="K96" s="3"/>
+      <c r="L96" s="3"/>
+    </row>
+    <row r="97" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B97" s="3"/>
+      <c r="C97" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D97" s="3"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="2"/>
+      <c r="G97" s="6"/>
+      <c r="H97" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="I97" s="3"/>
+      <c r="J97" s="3"/>
+      <c r="K97" s="3"/>
+      <c r="L97" s="3"/>
+    </row>
+    <row r="98" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B98" s="3"/>
+      <c r="C98" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D98" s="3"/>
+      <c r="E98" s="3"/>
+      <c r="F98" s="2"/>
+      <c r="G98" s="6"/>
+      <c r="H98" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="I98" s="3"/>
+      <c r="J98" s="3"/>
+      <c r="K98" s="3"/>
+      <c r="L98" s="3"/>
+    </row>
+    <row r="99" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="3"/>
+      <c r="B99" s="3"/>
+      <c r="C99" s="3"/>
+      <c r="D99" s="3"/>
+      <c r="E99" s="3"/>
+      <c r="F99" s="2"/>
+      <c r="G99" s="6"/>
+      <c r="H99" s="3"/>
+      <c r="I99" s="3"/>
+      <c r="J99" s="3"/>
+      <c r="K99" s="3"/>
+      <c r="L99" s="3"/>
+    </row>
+    <row r="100" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="3"/>
+      <c r="B100" s="3"/>
+      <c r="C100" s="3"/>
+      <c r="D100" s="3"/>
+      <c r="E100" s="3"/>
+      <c r="F100" s="2"/>
+      <c r="G100" s="6"/>
+      <c r="H100" s="3"/>
+      <c r="I100" s="3"/>
+      <c r="J100" s="3"/>
+      <c r="K100" s="3"/>
+      <c r="L100" s="3"/>
+    </row>
+    <row r="101" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="3"/>
+      <c r="B101" s="2"/>
+      <c r="C101" s="2"/>
+      <c r="D101" s="2"/>
+      <c r="E101" s="2"/>
+      <c r="F101" s="2"/>
+      <c r="G101" s="6"/>
+      <c r="H101" s="3"/>
+      <c r="I101" s="3"/>
+      <c r="J101" s="3"/>
+      <c r="K101" s="3"/>
+      <c r="L101" s="3"/>
+    </row>
+    <row r="102" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="2"/>
+      <c r="B102" s="3"/>
+      <c r="C102" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D102" s="3"/>
+      <c r="E102" s="3"/>
+      <c r="F102" s="2"/>
+      <c r="G102" s="2"/>
+      <c r="H102" s="3"/>
+      <c r="I102" s="2"/>
+      <c r="J102" s="2"/>
+      <c r="K102" s="2"/>
+      <c r="L102" s="2"/>
+    </row>
+    <row r="103" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="2"/>
+      <c r="B103" s="3"/>
+      <c r="C103" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D103" s="3"/>
+      <c r="E103" s="3"/>
+      <c r="F103" s="2"/>
+      <c r="G103" s="2"/>
+      <c r="H103" s="3"/>
+      <c r="I103" s="2"/>
+      <c r="J103" s="2"/>
+      <c r="K103" s="2"/>
+      <c r="L103" s="2"/>
+    </row>
+    <row r="104" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="2"/>
+      <c r="B104" s="3"/>
+      <c r="C104" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D104" s="3"/>
+      <c r="E104" s="3"/>
+      <c r="F104" s="2"/>
+      <c r="G104" s="2"/>
+      <c r="H104" s="3"/>
+      <c r="I104" s="2"/>
+      <c r="J104" s="2"/>
+      <c r="K104" s="2"/>
+      <c r="L104" s="2"/>
+    </row>
+    <row r="105" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="2"/>
+      <c r="B105" s="3"/>
+      <c r="C105" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D105" s="3"/>
+      <c r="E105" s="3"/>
+      <c r="F105" s="2"/>
+      <c r="G105" s="2"/>
+      <c r="H105" s="3"/>
+      <c r="I105" s="2"/>
+      <c r="J105" s="2"/>
+      <c r="K105" s="2"/>
+      <c r="L105" s="2"/>
+    </row>
+    <row r="106" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>ENERO</vt:lpstr>
       <vt:lpstr>FEBRERO</vt:lpstr>
+      <vt:lpstr>MARZO</vt:lpstr>
+      <vt:lpstr>ABRIL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Yokasta Mateo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>